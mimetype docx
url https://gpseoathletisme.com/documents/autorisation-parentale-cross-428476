--- v0 (2025-11-27)
+++ v1 (2026-10-27)
@@ -1,104 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53558764" w14:textId="23817F6E" w:rsidR="00225373" w:rsidRDefault="00D22E27">
+    <w:p w14:paraId="53558764" w14:textId="2D9D5F57" w:rsidR="00225373" w:rsidRDefault="00DE2728">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="258"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE2728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A02720F" wp14:editId="684ECDF9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="095F5E48" wp14:editId="7B188BFB">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-666750</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-295275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-812799</wp:posOffset>
+              <wp:posOffset>-631825</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2219325" cy="1261106"/>
+            <wp:extent cx="2001034" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1233739558" name="Image 1"/>
+            <wp:docPr id="449296270" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1233739558" name="Image 1233739558"/>
+                    <pic:cNvPr id="449296270" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228532" cy="1266338"/>
+                      <a:ext cx="2001542" cy="1028961"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="39345F00" w14:textId="44113FC9" w:rsidR="00AF0A22" w:rsidRPr="00AF0A22" w:rsidRDefault="00AF0A22" w:rsidP="00AF0A22">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -747,80 +746,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBCE2B4" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5251FFF6" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="91"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED561DA" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00000000">
@@ -1410,80 +1411,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B17A7BC" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="658AB255" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="97"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E85B52" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00000000">
@@ -1853,52 +1856,57 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC1772D" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="25"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0805D4EA" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4559"/>
         </w:tabs>
         <w:spacing w:line="506" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="46"/>
       </w:pPr>
       <w:r>
-        <w:t>Nom : . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . .</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Nom : . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>. . . .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
         <w:t>Prénom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>. .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -2172,82 +2180,90 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>. Né(e) le : . . . . . . . .</w:t>
+        <w:t xml:space="preserve">. Né(e) le : . . . </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>. . . .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/ . . . . . . . .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/ . . . . . . . . . . .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>. . . . . .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B31034" w14:textId="77DE0CD2" w:rsidR="00225373" w:rsidRDefault="00000000" w:rsidP="005C56FE">
+    <w:p w14:paraId="27B31034" w14:textId="6732FA2D" w:rsidR="00225373" w:rsidRDefault="00000000" w:rsidP="005C56FE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="141"/>
       </w:pPr>
       <w:r>
         <w:t>À</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>participer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C56FE">
         <w:t xml:space="preserve">au </w:t>
       </w:r>
@@ -2268,73 +2284,78 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>déroulera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="005C56FE">
-        <w:t>23/11/2025</w:t>
+      <w:r w:rsidR="00DE2728">
+        <w:t>22/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B816260" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5BBEF4" w14:textId="77777777" w:rsidR="005C56FE" w:rsidRDefault="005C56FE" w:rsidP="005C56FE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:r>
         <w:t>Je déclare avoir pris connaissance et accepter le règlement de la compétition, consultable en</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA7BB4A" w14:textId="13AB65AE" w:rsidR="00225373" w:rsidRDefault="005C56FE" w:rsidP="005C56FE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">ligne sur le site internet </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ligne</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sur le site internet </w:t>
       </w:r>
       <w:r w:rsidRPr="005C56FE">
         <w:t>https://mvsathle.sportsregions.fr</w:t>
       </w:r>
       <w:r>
         <w:t>, et déclare l’accepter sans réserve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C8EB7D" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FED993" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FEDBAF6" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00225373">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="189"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E2A520C" w14:textId="77777777" w:rsidR="00225373" w:rsidRDefault="00000000">
@@ -2711,80 +2732,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3086,74 +3109,76 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00225373"/>
     <w:rsid w:val="00222295"/>
     <w:rsid w:val="00225373"/>
     <w:rsid w:val="005C56FE"/>
     <w:rsid w:val="0080555F"/>
+    <w:rsid w:val="00823C03"/>
     <w:rsid w:val="00AF0A22"/>
     <w:rsid w:val="00BF41FA"/>
     <w:rsid w:val="00D22E27"/>
+    <w:rsid w:val="00DE2728"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4214AC6A"/>
@@ -3547,50 +3572,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>